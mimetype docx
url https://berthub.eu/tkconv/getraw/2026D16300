--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -1,9584 +1,7860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1BAD058B" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidRDefault="00327F36" w14:paraId="5E40F2B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33037</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917" w:rsidR="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C1917" w:rsidR="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001C1917" w:rsidR="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mestbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="57BA584C" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="001C1917" w:rsidRDefault="001C1917" w14:paraId="161082B6" w14:textId="12433A8B">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>642</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="001C1917" w:rsidRDefault="001C1917" w14:paraId="6E11AE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="22DA3B4B" w14:textId="13B77436">
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="1CF20990" w14:textId="1B646775">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> waarin mij verzocht wordt in deze brief ook in te gaan op de meest actuele inschatting van de deelname aan de Lbv en Lbv-plus en het effect daarvan op de mestproductie.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2921845D" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="33745DE7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="05DFAEA4" w14:textId="4F18D0E7">
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="44536D07" w14:textId="0F0C2D41">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 april 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="713B8EA9" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="109B1B20" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="14DCD55F" w14:textId="55C7A58F">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="19B46D8E" w14:textId="5C06EC10">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> van 2026 bekend worden.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik de Kamer dat het Centraal Bureau voor de Statistiek (hierna: CBS) op 8 april 2026 de vierde kwartaalrapportage 2025 over de fosfaat- en stikstofexcretie door de Nederlandse veestapel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft gepubliceerd. Tevens kom ik met deze brief tegemoet aan de motie Vedder c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin mij verzocht wordt in deze brief ook in te gaan op de meest actuele inschatting van de deelname aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-plus en het effect daarvan op de mestproductie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="76F2473E" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="39DB981C" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="47A41C65" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="38673480" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op mijn verzoek stelt het CBS na afloop van ieder kwartaal een berekening samen van de verwachte fosfaat- en stikstofexcretie van de Nederlandse veestapel. Aan de rapportage is eveneens op mijn verzoek toegevoegd een prognose van het ruweiwitgehalte in het melkveevoerrantsoen. De vierde kwartaalrapportage 2025 geeft een momentopname van de verwachte fosfaat- en stikstofexcretie en het ruweiwitgehalte over geheel 2025 op basis van de op 1 januari 2026 beschikbaar gekomen nieuwe en actuele gegevens over de omvang van de rundveestapel, de melkproductie per koe, de beschikbaarheid en samenstelling van krachtvoer en ruwvoer. Voor de omvang van de overige dieren is uitgegaan van de (geactualiseerde) voorlopige cijfers van de Landbouwtelling op peildatum 1 april 2025 voor varkens en peildatum 1 december 2025 voor pluimvee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6A55F388" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7E6C8ADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook in deze vierde kwartaalrapportage is er sprake van een mate van onzekerheid in de prognose van de fosfaat- en stikstofexcretie in 2025. Die onzekerheid is een gevolg van het feit dat er nog geen definitieve cijfers bekend zijn over de hoeveelheden en samenstelling van het ruwvoer en krachtvoer. Hierdoor is het CBS in zijn berekening uitgegaan van voorlopige cijfers, zoals het ook is uitgegaan van voorlopige cijfers over de omvang van de veestapel. De in tabel 1 en tabel 2 vermelde cijfers betreffen dan ook een verwachting van de mestproductie. De definitieve mestproductiecijfers over 2025 zullen in het najaar van 2026 bekend worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="25180DB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1917" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="20CE9BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="26D1E4D7" w14:textId="6EDFF533">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Verwachte mestproductie 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7DE226BB" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5D44E605" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De door het CBS voor 2025 verwachte fosfaat- en stikstofexcretie van de Nederlandse veestapel is weergegeven in tabel 1 respectievelijk tabel 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="67F4BE2E" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="37392675" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3330DA6E" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="26852BC6" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Momentopname van de verwachte fosfaatexcretie van de Nederlandse veestapel over 2025 (in miljoen kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="74388121" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5DED1987" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="817" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1043"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="1026"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="2D2792CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="56403D2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="36BEC0A8" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6BF93EA3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4EF1B5A3" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="53E4D0F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plafond</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="29D2086E" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0C30DD1C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="799A321C" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="499F450D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2B814752" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7E28E14E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1999E50A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="01586886" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3FF478B7" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="37AE8178" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="20C7D448" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3CA9B98D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="18C7372F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="27125435" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="623737E8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7977B0D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nationaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7B68A807" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7FC87C4C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="79031232" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="49557F66" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="05DDF989" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="70053568" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>140,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2FBAA981" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="12DED051" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>141,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="27057E33" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="08EA7EE2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>140,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="70E1528A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="604376C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2D9CB295" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="05354043" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Melkvee</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6F7BD3EB" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="66EEF6FF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7C7DDDBF" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7886785D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="03B0E080" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="59C47EEB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="33A14892" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6245F661" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>74,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4D69DA1C" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3109CE7E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="71D44594" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="14FEBFD1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0F286754" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1730F402" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Varkens</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1C10CA46" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4C0DB549" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4B2CA137" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="44F09314" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0A31A741" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5C472CC6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2DEA2E26" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="318D7ED9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0BF930DD" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1C481949" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="104B4CC2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="32FE8354" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="777E40EA" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0C11748B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pluimvee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="418D3E7A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="14B0B424" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="62A2B6B2" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="59FB9308" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1747A57B" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="23447E76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="32A418DB" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="15B44591" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5C5A53BC" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3FDD9734" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="4B5FBBD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="75ABC90D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="33CC72D0" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6900F465" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="455D6237" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="64ACC073" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2A8DAADA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="525FDBFC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="17E042FE" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="42873514" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1176BCEE" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="580C14A2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="133AA1D9" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="628078EB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="409"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="32B57E1F" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5A4CF753" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.B. Door afrondingen kan de som van de cijfers afwijken van het totaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="77B43763" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="55B911E1" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="57BDBFC8" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="37EFBFB4" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 2:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Momentopname van de verwachte stikstofexcretie van de Nederlandse veestapel over 2025 (in miljoen kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="25734E60" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="039A2380" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="817" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1078"/>
-        <w:gridCol w:w="807"/>
+        <w:gridCol w:w="1097"/>
+        <w:gridCol w:w="900"/>
         <w:gridCol w:w="950"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="822"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="04ECE5B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="466A1ECF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="53926FDF" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4B50A770" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="33DAA44A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="70344788" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plafond</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="65DD8266" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="20A91010" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7DE062E2" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="10D9FFC5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="243E8485" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1635E6C3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0D6EA515" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2CE2712D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="68BFC409" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="061C96E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1FD069F5" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="11D4ECD0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="197DA9EF" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="308DAE72" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="7ABD127E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="231C13CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0F3506DB" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="702CCB68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nationaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0054B895" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="01843751" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4D39E85F" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="484ACC82" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>433,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="41945FDA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="789465E6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>428,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="742E002A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="70162994" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>433,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="23C94086" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1D460AE1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>432,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="33696814" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="1B34AD27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="427B665B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0730BD47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Melkvee</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="13129132" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="73D9EE6F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>267,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4A58E05D" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0A9D0785" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>252,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4EA42846" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="45364212" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>252,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0AA9F321" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4D9194B0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>257,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="34E0E978" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="65021035" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>259,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="46DEFB5A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="5EE1F8B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6DCA85AE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4EE37A39" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Varkens</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0D7749D1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="07D4BA5F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="34579617" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="06FE83F0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1F25CEEB" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6D185538" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="087FC9B1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="598A26AD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2969473F" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="23FA92E4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="7A046E19" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="34913BF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="735D7FC3" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1E0F4DB0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pluimvee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="64FB5466" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4C241E2C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="18E1B0F0" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="20A65188" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="254D9F89" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="27929630" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2DEE1506" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3D9889BA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>47,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="21A9613F" w14:textId="7E907D55">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1FE879B1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...24 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="1089FBBA" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="42D5B916" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1700A879" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="42B64334" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0F4BF94F" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="653CFEE0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>53,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="70A80CE2" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="700AC12C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>52,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7A033B5A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="67A1A11B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>52,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6908D245" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3EAE66D8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>54,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="12779489" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="43AC44BC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="379"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>53,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="188ACBA4" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1C2A6433" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.B. Door afrondingen kan de som van de cijfers afwijken van het totaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1FB3077B" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2152BEE3" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3232B64D" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7E71D371" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Het sectoraal plafond voor de pluimveehouderij heeft alleen betrekking op de mestproductie van die diersoorten waarop het stelsel van pluimveerechten van toepassing is, te weten kippen en kalkoenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5E887FC9" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6FC9931A" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Voor ‘overig’ is in de Meststoffenwet geen sectoraal plafond vermeld. Het hier vermelde plafond is afgeleid van het nationale plafond en de plafonds voor melkvee, varkens en pluimvee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="359B3DBA" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="231D52CB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1F9BDE24" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="36FE0373" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uit tabel 1 en 2 blijkt dat het CBS verwacht dat in 2025 de fosfaatexcretie van de Nederlandse veestapel het nationale plafond met 4,2% zal overschrijden. De stikstofexcretie van de Nederlandse veestapel in 2025 zal naar verwachting 1,6% onder het nationale plafond uitkomen. Vergeleken met de vorige kwartaalrapportage is de verwachte excretie van fosfaat en stikstof afgenomen als gevolg van een afname in het aantal varkens en pluimvee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="39A5CF30" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="49D7141D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="290A428D" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5B2B855C" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verwacht ruweiwitgehalte in melkveevoerrantsoen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="09A7D419" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2FA7F8AF" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In het kader van de stikstofproblematiek is met de melkveesector afgesproken om op sectorniveau te streven het ruweiwitgehalte in het melkveevoerrantsoen te verlagen en deze in 2025 niet hoger te laten zijn dan 160 gr RE/kg droge stof</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In februari 2025 is er een convenant opgesteld en ondertekend door de partijen in de zuivelketen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. De convenantpartners verbinden zich aan het doel om het gemiddelde ruw eiwitgehalte van het rantsoen te verlagen naar maximaal 160 gram per kilogram droge stof in 2025 en 158 gram per kilogram droge stof in 2026. CBS monitort de voortgang op dit voerspoor door een prognose te geven van het ruweiwitgehalte in het melkveevoerrantsoen. Deze prognose is in tabel 3 weergegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="06807164" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="59FC1861" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="088AC68C" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="37403407" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 3:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>RE-gehalte in het melkveevoerrantsoen in 2022, 2023, 2024 en het verwachte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>RE-gehalte in 2025 (in g/kg droge stof)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4EEFABB2" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3518D4DF" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7542" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2308"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="714"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="763"/>
         <w:gridCol w:w="764"/>
         <w:gridCol w:w="764"/>
         <w:gridCol w:w="827"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="196C7A90" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="7ED37215" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5B9AA667" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="14AB512C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="56EE95FB" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0B55B684" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="19FCB2D9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="72479BE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0E66018E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4034BE5E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7A566C70" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4277E0B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="608B0C4E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0BF46150" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> kw. 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="516403D9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="39460092" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3e kw.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="04F46ACF" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4D90B7F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2FB24BE9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="43EE0074" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4e kw.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6616F2C6" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1C9442CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="7B6EED4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="427B1E06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="71A6979D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="10CC9800" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Melkveevoerrantsoen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1F134FCF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="13F001F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(melk- en kalfkoeien en bijbehorend jongvee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="42E96FB9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7987D231" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="106FD68A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6A9798DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2D8626CE" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="54D021E3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0E8B68EF" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4FB0E5DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="15453FDD" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="506F5EC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1CAFCD1D" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5B93A5B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4A48A0B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="401EDF72" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5F4A5A68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6992C1D2" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="083BA8A5" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3E227220" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="73C17AF6" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) Er waren onvoldoende gegevens beschikbaar om een indicatie te kunnen geven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4A81117D" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="609711F9" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5488B669" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1E9958CC" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de cijfers in tabel 3 is de samenstelling verwerkt van het ruwvoer van 2024 en 2025 en van het krachtvoer tot en met het vierde kwartaal 2025. Uit tabel 3 blijkt dat het CBS verwacht dat de afgesproken streefwaarde voor 2025 van maximaal 160 gram ruw eiwit per kilogram droge stof gehaald wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1BCAB75C" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7BF04DB1" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4AE8F666" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4CE1795C" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Potentieel effect LBV en LBV-plus op mestproductie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="664186D0" w14:textId="18B2DC29">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="00F99438" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 12 januari 2026 stonden er bij de Rijksdienst voor Ondernemend Nederland (RVO) in het kader van de beëindigingsregelingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-plus 960 verleningsbeschikkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vleeskalveren.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geregistreerd. Veehouders die in het kader van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-plus een subsidieaanvraag hebben ingediend, hebben daarbij moeten aangeven hoeveel productierechten doorgehaald moeten worden. Hiermee is het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mogelijk om een indicatie te krijgen van het potentiële effect van deelname aan deze regelingen op de mestproductie vanuit de melkvee-, varkens- en pluimveehouderij. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vleeskalverhouderij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kent geen systeem van productierechten, maar door uit te gaan van het gemiddeld aantal in een kalenderjaar gehouden dieren, is het ook voor deze sector mogelijk om een indicatie te krijgen van het potentiële effect van deelname aan deze regelingen op de mestproductie. Op basis van de op 12 januari 2026 bij RVO geregistreerde verleningsbeschikkingen gaat het om 2.034.708 fosfaatrechten, 1.188.216 varkensrechten, 5.117.727 pluimveerechten en 90.873 vleeskalveren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7ADDB8A5" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="01B7DB00" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="27017F0A" w14:textId="4F1A7A24">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="05593A63" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...76 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als alle veehouders van peildatum 12 januari 2026 daadwerkelijk tot beëindiging overgaan, dan komt het potentiële effect op de nationale mestproductie uit op een vermindering van 9,7 miljoen kilogram fosfaat en 26,8 miljoen kilogram stikstof. Omdat niet aannemelijk is dat alle veehouders daadwerkelijk zullen stoppen, is in tabel 4 een inschatting weergegeven van de mestproductie bij een verondersteld deelnamepercentage van 90% van de groep veehouders van peildatum 12 januari 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7F736816" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4B21AD75" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="096D22CF" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="660849A0" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel 4:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:t>Inschatting van de mestproductie op termijn (2026/2027) op basis van de gerealiseerde mestproductie 2024 en het potentiële effect van deelname aan Lbv en Lbv-plus bij 90% deelname (in miljoen kg)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inschatting van de mestproductie op termijn (2026/2027) op basis van de gerealiseerde mestproductie 2024 en het potentiële effect van deelname aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-plus bij 90% deelname (in miljoen kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3ADD1AC5" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="66FD63FA" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8145" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1446"/>
         <w:gridCol w:w="870"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="808"/>
         <w:gridCol w:w="824"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="07387BD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="4C16BF12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4F58BA8D" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="21F15A65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1741" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="19F99BE6" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="43258FBC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nationaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="17DE96E1" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1307FE3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Melkvee</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="514F04C9" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="34B0FC98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Varkens</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5F77850F" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="04D720EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Pluimvee</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="368D5C7F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="4C40B5B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1CF30C4B" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1FACFE5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="332B6D64" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4AA7140B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fosfaat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="24106E7F" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="06B8D72C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>stikstof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="256BB775" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7C23590B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fosfaat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3069DB9F" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="731C05B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>stikstof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="681B2D9D" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1513132C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fosfaat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="75B1CB7B" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="17D3378F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>stikstof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="40D819A8" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1D0721BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fosfaat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3D5D1221" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="35A66A17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>stikstof</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="0E664CD2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="3A09A047" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="68224C2D" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="69873020" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Productie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="06D1449A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="024E19E4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>146,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="25416ACA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0943E047" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>448,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="59AA8C9E" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0BFFA9DD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>76,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7EE15CF1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6A2431E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>265,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="26B777B2" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="099A74F0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6777C21A" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0584D2DD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>80,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="785E427F" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="539A1A30" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="532A0749" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="59EB7C3A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>48,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="68B14F12" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="0D50A855" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="059DCAD7" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1E568A27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Effect</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="117B5693" w14:textId="69288EA2">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="78FEC325" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>7</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="43B50F48" w14:textId="1282E083">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="60915F7F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>1</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>24,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="14181ABF" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="44096B1F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7BC6BFD7" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="385F51E3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B75EAE" w14:paraId="12BA8CA0" w14:textId="571212FA">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3BD55233" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>,6</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="19B190CC" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="01BF351D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4C0C9E34" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1F65510F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1B1DFE4B" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0CE376C9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="1B71704D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="4DD515FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="75335ED8" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="6A5677E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Inschatting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4ECA8798" w14:textId="7DF5CB11">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1242CD82" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t>0</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="4AC0A743" w14:textId="23F5CF4B">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="27D2BFFB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>8</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>424,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5BDD9566" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5B1BCC29" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>74,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5EB93EA6" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="547421C7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>258,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="03A542EC" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0640A3D1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7604F853" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="78D93834" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>67,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="37B788E1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="404E1455" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="170AFBFA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0E6EDB05" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>44,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="0CAF6BEC" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="2FE62090" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="69EE0293" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="02B9C6E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6AE5C1FA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2C108202" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0B4F8856" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="10584466" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="052E101B" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2544B3FB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="532C8C83" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="57B95D21" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6F1759F9" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7D36969F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6DE3A43C" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="323D5796" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="51207886" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="7655D8DA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="65BC87B7" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="566D0859" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="011BEBB7" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="31DF540D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="40CBFA8D" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2A7C132C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Plafond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="6C57C771" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="74F8572C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="7E8B1A2E" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="76352B2B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="397858B6" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="70C5F7F2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>71,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="58F01DA6" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="75C5EB55" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>267,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="0EAE59DA" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="44E215CA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="51B9ACED" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="306AAE3E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>70,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5B2BEACB" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="07AB3B6C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3EDB60C3" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4F1348DE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>48,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B36C56" w:rsidR="00B36C56" w14:paraId="01D4A24D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidTr="00856765" w14:paraId="2DA5C938" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="272E7AE9" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="5FA843AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Overschrijding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B75EAE" w14:paraId="3D2E15A9" w14:textId="6D06261E">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="55390C3A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2C01D1A5" w14:textId="41E4F663">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0896F8BF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>2</w:t>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-15,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5CD46F9F" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="22D16B8A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5CCB07F1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="571750CB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-8,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="73FC98F1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="34835669" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="3C844113" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2D96CBBE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="38C1428E" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="0D130A73" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="69231474" w14:textId="77777777">
+          <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2E8489C3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="404"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="556316A0" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4C2538D8" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="5567C9E0" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4B028598" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Betreft de in 2024 gerealiseerde mestproductie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(bron: CBS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="09B86760" w14:textId="59332E9A">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3ACBEADE" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Betreft het potentiële effect op de mestproductie bij 90% deelname aan Lbv en Lbv-plus op basis van de op </w:t>
-[...13 lines deleted...]
-        <w:t>2 januari 2026 bij RVO geregistreerde verleningsbeschikkingen.</w:t>
+        <w:t xml:space="preserve">Betreft het potentiële effect op de mestproductie bij 90% deelname aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-plus op basis van de op 12 januari 2026 bij RVO geregistreerde verleningsbeschikkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="02628EEB" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="3BFE0789" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36C56">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Er is sprake van een overschrijding van het plafond als het vermelde getal positief (+) is. Is het getal negatief (-) dan is er sprake van een onderschrijding van het plafond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="1A1173F6" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="1B73F826" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="2A9A6CC0" w14:textId="6DF1FB35">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="4B039A6D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> miljoen kg) onderschreden wordt.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het volledige effect van deelname aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lbv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-plus zal niet al in de definitieve mestproductiecijfers over 2025 tot uiting komen, maar in de loop van de twee jaren daarna. Ingeschat wordt dat het nationaal fosfaatproductieplafond op termijn met 2,2% (+ 3,0 miljoen kg) overschreden wordt, terwijl het nationaal stikstofplafond met 3,5% (- 15,2 miljoen kg) onderschreden wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B36C56" w:rsidR="00B36C56" w:rsidP="00B36C56" w:rsidRDefault="00B36C56" w14:paraId="014ADE11" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="64483285" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F1557B" w:rsidP="00F1557B" w:rsidRDefault="00343EFD" w14:paraId="09E2883E" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="40C6F9E0" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B36C56">
-[...15 lines deleted...]
-        <w:t>plafond uitkomt. Voor wat betreft de nationale stikstofproductie verwacht het CBS dat deze in 2025 lager zal zijn dan het nationale productieplafond. Op sectoraal niveau verwacht het CBS dat alleen de stikstofproductie van varkens in 2025 hoger uit zal vallen dan het sectorale stikstofproductieplafond.</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op basis van de vierde kwartaalrapportage verwacht het CBS op nationaal niveau dat in 2025 de fosfaatproductie hoger zal zijn dan het nationale productieplafond. Op sectoraal niveau verwacht het CBS dat in 2025 de fosfaatproductie van melkvee en varkens boven het sectorale fosfaatproductieplafond uitkomt. Voor wat betreft de nationale stikstofproductie verwacht het CBS dat deze in 2025 lager zal zijn dan het nationale productieplafond. Op sectoraal niveau verwacht het CBS dat alleen de stikstofproductie van varkens in 2025 hoger uit zal vallen dan het sectorale stikstofproductieplafond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1557B" w:rsidP="00F1557B" w:rsidRDefault="00F1557B" w14:paraId="099A9815" w14:textId="77777777">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="2C6CCCE2" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F1557B" w:rsidR="000752D6" w:rsidP="00F1557B" w:rsidRDefault="00F1557B" w14:paraId="7E45FE1C" w14:textId="4F7515A9">
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="64FCD104" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De definitieve cijfers over de mestproductie in 2025 zullen in het najaar van 2026 beschikbaar komen. Op dit moment beschik ik nog niet over de prognose van de mestproductie in 2026. Deze prognose publiceert het CBS in de eerste kwartaalrapportage 2026, die naar verwachting begin juni beschikbaar zal zijn. Ik zal uw Kamer dan nader over de ontwikkeling van de mestproductie informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="00327F36" w14:paraId="51EB7B44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00327F36" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="3E4AF5C4" w14:textId="37B26F99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>De definitieve cijfers over de mestproductie in 2025 zullen in het najaar van 2026 beschikbaar komen. Op dit moment beschik ik nog niet over de prognose van de mestproductie in 2026. Deze prognose publiceert het CBS in de eerste kwartaalrapportage 2026, die naar verwachting begin juni beschikbaar zal zijn. Ik zal uw Kamer dan nader over de ontwikkeling van de mestproductie informeren.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917" w:rsidR="00327F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000752D6" w:rsidP="000752D6" w:rsidRDefault="000752D6" w14:paraId="5E3262DE" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t>Jaimi van Essen</w:t>
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="001C1917" w:rsidRDefault="001C1917" w14:paraId="68DD0428" w14:textId="6BB477D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidP="00524FB4" w:rsidRDefault="003A37FB" w14:paraId="1FC6AB49" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="001C1917" w:rsidR="001C1917" w:rsidP="00327F36" w:rsidRDefault="001C1917" w14:paraId="0FAC87A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidSect="00D604B3">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="001C1917" w:rsidR="00217BEA" w:rsidP="00327F36" w:rsidRDefault="00217BEA" w14:paraId="5CC344C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001C1917" w:rsidR="00217BEA" w:rsidSect="00327F36">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ACCAF1D" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721">
+    <w:p w14:paraId="5BACF915" w14:textId="77777777" w:rsidR="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2966CCF2" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BA52C34" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721">
+    <w:p w14:paraId="49C55F37" w14:textId="77777777" w:rsidR="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9DBAF4" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14CCF2D8" w14:textId="77777777" w:rsidR="00BC52B8" w:rsidRDefault="00BC52B8">
+  <w:p w14:paraId="19A92C7E" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EA733FD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="08588F42" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="4C83A191" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3D69926E" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77D6F7B4" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721">
+    <w:p w14:paraId="3C3B3294" w14:textId="77777777" w:rsidR="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE9A490" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A35EB7D" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721">
+    <w:p w14:paraId="77099071" w14:textId="77777777" w:rsidR="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5197E111" w14:textId="77777777" w:rsidR="00511721" w:rsidRDefault="00511721"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="567CDFBE" w14:textId="77777777" w:rsidR="00B36C56" w:rsidRDefault="00B36C56" w:rsidP="00B36C56">
+    <w:p w14:paraId="1EE923A2" w14:textId="3D798572" w:rsidR="00327F36" w:rsidRPr="001C1917" w:rsidRDefault="00327F36" w:rsidP="00327F36">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>https://www.cbs.nl/nl-nl/longread/aanvullende-statistische-diensten/2026/monitor-fosfaat-en-stikstofexcretie-in-dierlijke-mest-vierde-kwartaal-2025</w:t>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="001C1917">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.cbs.nl/nl-nl/longread/aanvullende-statistische-diensten/2026/monitor-fosfaat-en-stikstofexcretie-in-dierlijke-mest-vierde-kwartaal-2025</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0FA0554E" w14:textId="77777777" w:rsidR="00B36C56" w:rsidRDefault="00B36C56" w:rsidP="00B36C56">
+    <w:p w14:paraId="7108C1CF" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="001C1917" w:rsidRDefault="00327F36" w:rsidP="00327F36">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 33 037, nr. 621 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="14F541E4" w14:textId="77777777" w:rsidR="00B36C56" w:rsidRDefault="00B36C56" w:rsidP="00B36C56">
+    <w:p w14:paraId="780018BC" w14:textId="25F0C032" w:rsidR="00327F36" w:rsidRPr="001C1917" w:rsidRDefault="00327F36" w:rsidP="00327F36">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II 2020/21,  35 334, nr. 159</w:t>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2020/21, 35 334, nr. 159</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1FED9648" w14:textId="77777777" w:rsidR="00B36C56" w:rsidRDefault="00B36C56" w:rsidP="00B36C56">
+    <w:p w14:paraId="36C1CBEC" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="001C1917" w:rsidRDefault="00327F36" w:rsidP="00327F36">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 33 037, nr. 586</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="78AB0273" w14:textId="77777777" w:rsidR="00B36C56" w:rsidRDefault="00B36C56" w:rsidP="00B36C56">
+    <w:p w14:paraId="43B8FEAA" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="001C1917" w:rsidRDefault="00327F36" w:rsidP="00327F36">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C1917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Met verleningsbeschikkingen wordt hier bedoeld het aantal subsidieverleningen op 12 januari 2026 die niet zijn ingetrokken (omdat een veehouder bijvoorbeeld heeft besloten niet tot beëindiging over te gaan of niet binnen de vastgestelde termijn aan de vereisten uit de subsidieregeling heeft voldaan). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17C4DE75" w14:textId="77777777" w:rsidR="00BC52B8" w:rsidRDefault="00BC52B8">
+  <w:p w14:paraId="19BE806B" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="53AADB26" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="14230CE5" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...511 lines deleted...]
-  <w:p w14:paraId="705FEC3E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6C17BE7A" w14:textId="77777777" w:rsidR="00327F36" w:rsidRPr="00327F36" w:rsidRDefault="00327F36" w:rsidP="00327F36">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...599 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00327F36"/>
+    <w:rsid w:val="00043170"/>
+    <w:rsid w:val="001C1917"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rsid w:val="003F1476"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00AE4EFB"/>
+    <w:rsid w:val="00F375FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="19824A5F"/>
+  <w14:docId w14:val="6227F0E2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4EC35E8E-92D0-4DC5-8D76-C69FE0B24B94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9600,74 +7876,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9816,1081 +8093,1249 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00327F36"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00327F36"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000301C7"/>
+    <w:rsid w:val="00327F36"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="000301C7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...168 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B36C56"/>
+    <w:rsid w:val="00327F36"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00327F36"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/longread/aanvullende-statistische-diensten/2026/monitor-fosfaat-en-stikstofexcretie-in-dierlijke-mest-vierde-kwartaal-2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7835</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1451</ap:Words>
+  <ap:Characters>7985</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9253</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9418</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>