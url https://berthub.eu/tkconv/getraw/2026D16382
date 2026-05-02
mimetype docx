--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -1,4347 +1,1415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...493 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidRDefault="00746816" w14:paraId="05C9B9A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29240</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Veiligheid op school </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidRDefault="006E67D1" w14:paraId="1117E1DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00DE0EF3" w:rsidRDefault="006E67D1" w14:paraId="7F9BFE1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00B938AB" w:rsidRDefault="00B938AB" w14:paraId="04676AAD" w14:textId="15C9192F">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="02D99FDD" w14:textId="3CD15C15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="45A85CAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="56900BB8" w14:textId="1073466D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="1D218A97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00B938AB" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="2AF4FF33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="62534369" w14:textId="21999CD0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief wordt u geïnformeerd over de toezeggingen die mijn ambtsvoorganger heeft gedaan tijdens het mondelinge vragenuur van 27 januari 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="2F4E0051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="5E6EEFDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het mondelinge vragenuur bevroeg het lid Rooderkerk (D66) de staatssecretaris van Onderwijs, Cultuur en Wetenschap over de berichtgeving van Pointer over het rondgaan van geweldsvideo’s op scholen. Mijn ambtsvoorganger heeft in reactie op het lid Stoffer (SGP) toegezegd uit te zoeken welke cijfers bij OCW beschikbaar zijn over de mate waarin dit gebeurt en op verzoek van het lid Moorman (GroenLinks-PvdA) in kaart te brengen wat die cijfers betekenen voor Stichting School &amp; Veiligheid en deze vóór de plenaire behandeling van het Wetsvoorstel vrij en veilig onderwijs aan uw Kamer te doen toekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="60F46286" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="1A7490D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociale veiligheid op scholen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="04E539A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te zorgen voor een veilige schoolomgeving is het nodig om te weten wat er gebeurt op school en hoe veilig leerlingen zich voelen. Scholen moeten daarom jaarlijks de feitelijke en ervaren veiligheid monitoren. Daarnaast is het voor het landelijke beleid ook nodig om een landelijk beeld te hebben van de veiligheidsbeleving van leerlingen en personeel en de (sociale) veiligheid op scholen in het funderend onderwijs. Daarvoor gebruikt het ministerie van Onderwijs, Cultuur en Wetenschap de Landelijke Veiligheidsmonitor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit de laatste editie van de Landelijke Veiligheidsmonitor uit 2022 blijkt dat zo’n 9% van de leerlingen in het voortgezet onderwijs te maken heeft gehad met pesten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In iets minder dan 40% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van die gevallen vindt dat pesten (ook) online plaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specifiek over geweldsvideo’s heeft mijn ministerie geen cijfers beschikbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ik deel de zorgen over de berichten waar de genoemde leden naar vroegen. Het verbeteren van de veiligheid in en om scholen, off- en online is van groot belang.  Op dit moment ligt het Wetsvoorstel vrij en veilig onderwijs in uw Kamer. Met dit wetsvoorstel verbeteren we het zicht op de veiligheid van leerlingen, zorgen we voor goede ondersteuning en begeleiding bij onveiligheid en zorgen we voor een jaarlijkse evaluatie van het veiligheidsbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="68E0D829" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...134 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="14D194B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsidie Stichting School &amp; Veiligheid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="4742A83D" w14:textId="46A66037">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het lid Moorman heeft gevraagd wat het rondgaan van geweldsvideo’s betekent voor Stichting School &amp; Veiligheid (hierna: SSV). Ik vat die vraag op als een vraag of SSV-scholen voldoende ondersteuning biedt in het tegengaan daarvan. SSV is een expertisecentrum dat scholen ondersteunt bij het bevorderen van een sociaal veilig klimaat. SSV krijgt hiervoor jaarlijks subsidie van OCW (in 2026 is dat 3,4 miljoen euro). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via de website bereikt SSV maandelijks ongeveer 30.000 unieke bezoekers en er worden jaarlijks meer dan 50.000 producten door onderwijsprofessionals gedownload. Jaarlijks weten meer dan 1.000 scholen en bevoegde gezagen het Adviespunt (de telefonische ondersteuningslijn van SSV) te vinden. Ook heeft de stichting een 24/7 calamiteitenteam paraat staan. Bij de belangrijkste jaarlijkse campagne van SSV, de Week tegen Pesten, sluit ongeveer een derde van alle scholen in Nederland aan. Ook via conferenties, regiobijeenkomsten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>webinars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trekt SSV duizenden deelnemers per jaar. Daarmee bereiken en ondersteunen zij een substantieel deel van de scholen en bevoegde gezagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="633D06BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="3738BE61" w14:textId="7ECCDB76">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als het gaat om veiligheid in brede zin en online geweldsincidenten in het bijzonder biedt SSV op verschillende manieren informatie en ondersteuning. SSV heeft een stappenplan gemaakt voor het omgaan met online incidenten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook is er een gesprekstool ontwikkeld om de gevolgen van online handelen bespreekbaar te maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot slot ondersteunt het Adviespunt van SSV-scholen met hun specifieke vragen over het omgaan met online gedrag van leerlingen. Ik ben daarmee van mening dat SSV voldoende ondersteuning biedt aan scholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="16EC65C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B938AB" w:rsidRDefault="00B938AB" w14:paraId="47696D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="005B12BF" w:rsidP="0037010B" w:rsidRDefault="0014687F" w14:paraId="3E1818E1" w14:textId="34503689">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>H</w:t>
-[...306 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="06097BA2" w14:textId="5E0D830D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E4F96" w:rsidR="008E4F96" w:rsidP="00687511" w:rsidRDefault="007F58C7" w14:paraId="4C16E768" w14:textId="3340818F">
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="34D89E64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veilig zijn in en om school is belangrijk om te kunnen leren. Met het Wetsvoorstel vrij en veilig onderwijs werkt het ministerie van OCW samen met scholen aan het verbeteren van de veiligheid op scholen, voor zowel leerlingen als personeel. Ik kijk uit naar het debat met uw Kamer over dit wetsvoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="75412011" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="5E1F6446" w14:textId="3D0937DF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Veilig zijn in en om school is belangrijk om te kunnen leren.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Met het Wetsvoorstel vrij en veilig onderwijs werkt </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00746816">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Onderwijs,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">het </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00B938AB" w14:paraId="37E26451" w14:textId="6CC9CDA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">van OCW samen met scholen </w:t>
-[...129 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B938AB" w:rsidR="00746816">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00746816" w:rsidP="00746816" w:rsidRDefault="00746816" w14:paraId="032F4DF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B938AB" w:rsidR="00217BEA" w:rsidP="00746816" w:rsidRDefault="00217BEA" w14:paraId="48CEF511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B938AB" w:rsidR="00217BEA" w:rsidSect="00746816">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66C2995B" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00AB0DD1">
+    <w:p w14:paraId="61BA1B00" w14:textId="77777777" w:rsidR="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528232DE" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06CB685B" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00AB0DD1">
+    <w:p w14:paraId="1E2765C1" w14:textId="77777777" w:rsidR="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446F1E4F" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="533D14C7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="083C31E5" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="642A1521" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="6D0B95BD" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B7B399B" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D70761D" w14:textId="568BF235" w:rsidR="00DC691C" w:rsidRDefault="00AB0DD1">
+    <w:p w14:paraId="794062F4" w14:textId="77777777" w:rsidR="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="398D82F0" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00AB0DD1">
+    <w:p w14:paraId="2E36B7AB" w14:textId="77777777" w:rsidR="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E513F2" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7B76AF6B" w14:textId="77777777" w:rsidR="00035FB1" w:rsidRPr="0083703E" w:rsidRDefault="00035FB1" w:rsidP="00035FB1">
+    <w:p w14:paraId="2036294C" w14:textId="4FDB68D6" w:rsidR="00746816" w:rsidRPr="00B938AB" w:rsidRDefault="00746816" w:rsidP="00746816">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0083703E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0083703E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ResearchNed (2023). Veilig op school. Landelijke Veiligheidsmonitor 2021-2022: veiligheidsbeleid en veiligheidsbeleving in het primair en voortgezet onderwijs, bijlage bij Kamerstukken II 2022/23, 29240, nr. 133.</w:t>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ResearchNed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). Veilig op school. Landelijke Veiligheidsmonitor 2021-2022: veiligheidsbeleid en veiligheidsbeleving in het primair en voortgezet onderwijs, bijlage bij Kamerstukken II 2022/23, 29 240, nr. 133.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24EA633B" w14:textId="7638B791" w:rsidR="00AC5C9F" w:rsidRDefault="00AC5C9F">
+    <w:p w14:paraId="58DB00E1" w14:textId="2F51B083" w:rsidR="00746816" w:rsidRPr="00B938AB" w:rsidRDefault="00746816" w:rsidP="00746816">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0083703E">
-[...9 lines deleted...]
-        <w:t>, p. 13.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ResearchNed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). Veilig op school. Landelijke Veiligheidsmonitor 2021-2022: veiligheidsbeleid en veiligheidsbeleving in het primair en voortgezet onderwijs, bijlage bij Kamerstukken II 2022/23, 29 240, nr. 133, p. 13.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="39626AD2" w14:textId="236C1F7F" w:rsidR="00AC5C9F" w:rsidRDefault="00AC5C9F">
+    <w:p w14:paraId="64BDA163" w14:textId="6BED521A" w:rsidR="00746816" w:rsidRPr="00B938AB" w:rsidRDefault="00746816" w:rsidP="00746816">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0083703E">
-[...9 lines deleted...]
-        <w:t>, p. 16.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ResearchNed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). Veilig op school. Landelijke Veiligheidsmonitor 2021-2022: veiligheidsbeleid en veiligheidsbeleving in het primair en voortgezet onderwijs, bijlage bij Kamerstukken II 2022/23, 29 240, nr. 133, p. 16.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="07A91008" w14:textId="77777777" w:rsidR="003024AA" w:rsidRDefault="003024AA" w:rsidP="003024AA">
+    <w:p w14:paraId="59E53126" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00B938AB" w:rsidRDefault="00746816" w:rsidP="00746816">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00064D65">
+        <w:r w:rsidRPr="00B938AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Stappenplan: omgaan met online incidenten - Stichting School &amp; Veiligheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="13DC1D51" w14:textId="20DCFDE9" w:rsidR="005B12BF" w:rsidRDefault="005B12BF">
+    <w:p w14:paraId="489B6502" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00B938AB" w:rsidRDefault="00746816" w:rsidP="00746816">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B938AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00AA0A82" w:rsidRPr="003979A6">
+        <w:r w:rsidRPr="00B938AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.schoolenveiligheid.nl/product/kletskaartjes-online-gedrag/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA0A82">
+      <w:r w:rsidRPr="00B938AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="4203B391" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="4458A2A8" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="7E5E4602" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="14A07659" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1124 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E67DA35" w14:textId="77777777" w:rsidR="00746816" w:rsidRPr="00746816" w:rsidRDefault="00746816" w:rsidP="00746816">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...992 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00746816"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="005D2914"/>
+    <w:rsid w:val="006E67D1"/>
+    <w:rsid w:val="00746816"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00B938AB"/>
+    <w:rsid w:val="00C07614"/>
+    <w:rsid w:val="00E13BA4"/>
+    <w:rsid w:val="00E16E96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E605C7F"/>
-  <w15:docId w15:val="{AE888B92-82BA-4166-9336-D63110AEC28F}"/>
+  <w14:docId w14:val="71E90E87"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3F01E6B-4F5D-4B0F-8702-A45B54E1FAEC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4490,1301 +1558,1153 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00746816"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00746816"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00746816"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00746816"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...344 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00035FB1"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00746816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00035FB1"/>
+    <w:rsid w:val="00746816"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...23 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schoolenveiligheid.nl/product/kletskaartjes-online-gedrag/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schoolenveiligheid.nl/kennisbank/stappenplan-online-incidenten/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3817</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>675</ap:Words>
+  <ap:Characters>3713</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4502</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4380</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-08T08:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O202BLA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O202BLA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>