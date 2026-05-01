--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -851,87 +851,93 @@
     </w:p>
     <w:p w:rsidR="00E5495F" w:rsidP="006C1DA6" w:rsidRDefault="00E5495F" w14:paraId="447FB9A1" w14:textId="77777777"/>
     <w:p w:rsidR="00E5495F" w:rsidP="006C1DA6" w:rsidRDefault="00E5495F" w14:paraId="0F257F54" w14:textId="1CE87F2F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Artikel 5f</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E5495F" w:rsidP="006C1DA6" w:rsidRDefault="00E5495F" w14:paraId="7991473A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE2C8B" w:rsidP="00EA1CE4" w:rsidRDefault="00E5495F" w14:paraId="40D0453B" w14:textId="5D5EDAD1">
+    <w:p w:rsidR="00FE2C8B" w:rsidP="00EA1CE4" w:rsidRDefault="00E5495F" w14:paraId="40D0453B" w14:textId="0C55448F">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0090041D">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C830B4" w:rsidR="00C830B4">
         <w:t>De verhuurder verstrekt de huurder</w:t>
       </w:r>
       <w:r w:rsidR="00C830B4">
         <w:t>sorganisatie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C830B4" w:rsidR="00C830B4">
         <w:t xml:space="preserve"> elk jaar</w:t>
       </w:r>
       <w:r w:rsidR="00A17E75">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C830B4" w:rsidR="00C830B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC3F95">
         <w:t>gelijktijdig met de verstrekking daarvan aan huurder</w:t>
       </w:r>
       <w:r w:rsidR="00A17E75">
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C830B4" w:rsidR="00C830B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006760B6">
-        <w:t xml:space="preserve">de informatie </w:t>
+        <w:t>de informatie</w:t>
+      </w:r>
+      <w:r w:rsidR="000A00BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006760B6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A17E75">
         <w:t xml:space="preserve">bedoeld in artikel 259, </w:t>
       </w:r>
       <w:r w:rsidR="00491486">
         <w:t xml:space="preserve">tweede lid, van Boek 7 van het Burgerlijk Wetboek. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F2B64" w:rsidP="00EA1CE4" w:rsidRDefault="002F2B64" w14:paraId="3E823352" w14:textId="752DCE1A">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00045860">
         <w:t xml:space="preserve">De huurdersorganisatie </w:t>
       </w:r>
       <w:r w:rsidR="00025D16">
         <w:t xml:space="preserve">beoordeelt </w:t>
       </w:r>
       <w:r w:rsidR="0018515B">
         <w:t>de in rekening gebrachte kosten</w:t>
       </w:r>
       <w:r w:rsidR="000A01EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -960,171 +966,192 @@
     <w:p w:rsidR="00446189" w:rsidP="00EA1CE4" w:rsidRDefault="004F393E" w14:paraId="7840F1C7" w14:textId="373459B9">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">3. Indien de beoordeling naar het oordeel van de huurdersorganisatie daartoe aanleiding biedt </w:t>
       </w:r>
       <w:r w:rsidR="00CB55BC">
         <w:t>verzoekt de huurdersorganisatie de huurcommissie</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5CA4" w:rsidR="00CA5CA4">
         <w:t xml:space="preserve"> uitspraak te doen over de redelijkheid </w:t>
       </w:r>
       <w:r w:rsidR="00CB55BC">
         <w:t>van de in rekening gebrachte kosten</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5CA4" w:rsidR="00CA5CA4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00294D21" w:rsidP="00EA1CE4" w:rsidRDefault="00294D21" w14:paraId="795A140B" w14:textId="77777777"/>
     <w:p w:rsidR="00294D21" w:rsidP="00EA1CE4" w:rsidRDefault="00294D21" w14:paraId="51ADAB15" w14:textId="0E8926A3">
       <w:r>
         <w:t>C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00294D21" w:rsidP="00EA1CE4" w:rsidRDefault="00294D21" w14:paraId="027F272E" w14:textId="77777777"/>
-    <w:p w:rsidR="00025D16" w:rsidP="00EA1CE4" w:rsidRDefault="00294D21" w14:paraId="776F6AE6" w14:textId="070DB505">
+    <w:p w:rsidR="00025D16" w:rsidP="00EA1CE4" w:rsidRDefault="00294D21" w14:paraId="776F6AE6" w14:textId="5BDB84A0">
       <w:r>
         <w:tab/>
-        <w:t>Artikel 7</w:t>
+      </w:r>
+      <w:r w:rsidR="000A00BB">
+        <w:t>In a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rtikel 7</w:t>
       </w:r>
       <w:r w:rsidR="008B15C4">
         <w:t xml:space="preserve">, eerste lid, wordt </w:t>
       </w:r>
       <w:r w:rsidR="003A0A51">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003A0A51" w:rsidR="003A0A51">
         <w:t>en de kosten van scholings- en vormingsactiviteiten als bedoeld in artikel 5e.</w:t>
       </w:r>
       <w:r w:rsidR="003A0A51">
-        <w:t xml:space="preserve">" vervangen door “, de kosten </w:t>
+        <w:t xml:space="preserve">" vervangen door </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk226558988" w:id="0"/>
+      <w:r w:rsidR="003A0A51">
+        <w:t xml:space="preserve">“, de kosten </w:t>
       </w:r>
       <w:r w:rsidRPr="003A0A51" w:rsidR="003A0A51">
         <w:t>van scholings- en vormingsactiviteiten als bedoeld in artikel 5e</w:t>
       </w:r>
       <w:r w:rsidR="003A0A51">
         <w:t xml:space="preserve"> en de </w:t>
       </w:r>
       <w:r w:rsidR="008B6F01">
         <w:t xml:space="preserve">kosten </w:t>
       </w:r>
       <w:r w:rsidR="004B7D7D">
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1792" w:rsidR="00BA1792">
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
       <w:r w:rsidR="004B7D7D">
-        <w:t>verzoek bedoeld in artikel 5f, derde lid.”</w:t>
+        <w:t>verzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="000A00BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7D7D">
+        <w:t xml:space="preserve"> bedoeld in artikel 5f, derde lid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004B7D7D">
+        <w:t>.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A0A51" w:rsidP="00EA1CE4" w:rsidRDefault="003A0A51" w14:paraId="06E2DFD6" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="4538A8F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00BF623B" w:rsidRDefault="003C21AC" w14:paraId="29B74208" w14:textId="77777777"/>
     <w:p w:rsidRPr="00182439" w:rsidR="00CF31FF" w:rsidP="00CF31FF" w:rsidRDefault="00CF31FF" w14:paraId="72F9133E" w14:textId="77777777">
       <w:r w:rsidRPr="00182439">
         <w:t xml:space="preserve">In grote woongebouwen worden servicekosten collectief berekend en in één afrekening gepresenteerd, die vervolgens wordt omgeslagen over alle bewoners. Bij bezwaar moet echter elke huurder afzonderlijk een </w:t>
       </w:r>
       <w:r w:rsidRPr="00182439">
         <w:lastRenderedPageBreak/>
         <w:t>procedure starten bij de Huurcommissie. Dit heeft de afgelopen jaren geleid tot duizenden onnodige procedures, terwijl het geschil voor alle bewoners in de kern identiek is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00182439" w:rsidR="00CF31FF" w:rsidP="00CF31FF" w:rsidRDefault="00CF31FF" w14:paraId="5864182D" w14:textId="77777777"/>
     <w:p w:rsidRPr="00182439" w:rsidR="00CF31FF" w:rsidP="00CF31FF" w:rsidRDefault="00CF31FF" w14:paraId="13004A7F" w14:textId="77777777">
       <w:r w:rsidRPr="00182439">
         <w:t>Dit amendement biedt een eenvoudige en effectieve oplossing. Als er in een complex een vertegenwoordiging van huurders actief is in de zin van de Wet overleg huurders verhuurder, krijgt deze het formele recht om de afrekening te beoordelen en namens alle huurders een geschil voor te leggen aan de Huurcommissie. De uitspraak verplicht de verhuurder vervolgens deze afrekening te hanteren voor alle bewoners. Zo vervangt één procedure vele honderden afzonderlijke zaken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00182439" w:rsidR="00CF31FF" w:rsidP="00CF31FF" w:rsidRDefault="00CF31FF" w14:paraId="0D369CF1" w14:textId="77777777">
       <w:r w:rsidRPr="00182439">
         <w:t>Indiener stelt daarbij voor dat de Huurcommissie voorrang geeft aan dergelijke collectieve verzoeken, zodat huurders en verhuurder snel duidelijkheid krijgen over de afrekening. Dit voorkomt niet alleen honderden procedures bij de Huurcommissie, maar ook complexe en slepende vervolgzaken over betalingsverplichtingen bij de rechtbank.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="4F440396" w14:textId="6BEDBA10"/>
     <w:p w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="00184938" w14:paraId="7F4A61BD" w14:textId="15D90854">
       <w:r>
         <w:t>Beckerman</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA69AC" w:rsidR="00182439" w:rsidP="00EA1CE4" w:rsidRDefault="00182439" w14:paraId="7303A720" w14:textId="20E1E3E5">
+    <w:p w:rsidR="00182439" w:rsidP="00EA1CE4" w:rsidRDefault="00182439" w14:paraId="7303A720" w14:textId="20E1E3E5">
       <w:r>
         <w:t>De Hoop</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00182439" w:rsidSect="00EA1CE4">
+    <w:p w:rsidR="000A00BB" w:rsidP="00EA1CE4" w:rsidRDefault="000A00BB" w14:paraId="583A50BE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EA69AC" w:rsidR="000A00BB" w:rsidP="00EA1CE4" w:rsidRDefault="000A00BB" w14:paraId="5682858B" w14:textId="4A788363"/>
+    <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="000A00BB" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C658699" w14:textId="77777777" w:rsidR="00B63602" w:rsidRDefault="00B63602">
+    <w:p w14:paraId="7B23800C" w14:textId="77777777" w:rsidR="005D2502" w:rsidRDefault="005D2502">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C7EED9D" w14:textId="77777777" w:rsidR="00B63602" w:rsidRDefault="00B63602">
+    <w:p w14:paraId="03B19E84" w14:textId="77777777" w:rsidR="005D2502" w:rsidRDefault="005D2502">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CBB0240" w14:textId="77777777" w:rsidR="00B63602" w:rsidRDefault="00B63602">
+    <w:p w14:paraId="3124B7B2" w14:textId="77777777" w:rsidR="005D2502" w:rsidRDefault="005D2502">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1138,230 +1165,238 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3618E056" w14:textId="77777777" w:rsidR="00B63602" w:rsidRDefault="00B63602">
+    <w:p w14:paraId="08C2322E" w14:textId="77777777" w:rsidR="005D2502" w:rsidRDefault="005D2502">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D5C74EC" w14:textId="77777777" w:rsidR="00B63602" w:rsidRDefault="00B63602">
+    <w:p w14:paraId="66C9813F" w14:textId="77777777" w:rsidR="005D2502" w:rsidRDefault="005D2502">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00184938"/>
     <w:rsid w:val="00024B70"/>
     <w:rsid w:val="00025D16"/>
     <w:rsid w:val="00045860"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
+    <w:rsid w:val="0007650B"/>
+    <w:rsid w:val="000A00BB"/>
     <w:rsid w:val="000A01EA"/>
     <w:rsid w:val="000A185C"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="00123086"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00182439"/>
     <w:rsid w:val="00184938"/>
     <w:rsid w:val="0018515B"/>
     <w:rsid w:val="00192E82"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001F3E00"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="00294D21"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002F2B64"/>
     <w:rsid w:val="003531F5"/>
     <w:rsid w:val="00353378"/>
+    <w:rsid w:val="00382805"/>
     <w:rsid w:val="003A0A51"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="0041596F"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00446189"/>
     <w:rsid w:val="004540F0"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00491486"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="004B7D7D"/>
     <w:rsid w:val="004F393E"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
+    <w:rsid w:val="005D2502"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006760B6"/>
     <w:rsid w:val="006C1DA6"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007000FA"/>
     <w:rsid w:val="00700A3C"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="00841BCC"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008B1364"/>
     <w:rsid w:val="008B15C4"/>
     <w:rsid w:val="008B6F01"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="0090041D"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="0090580C"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
+    <w:rsid w:val="009B4241"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009C599F"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A17E75"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00AC0F5B"/>
     <w:rsid w:val="00AC3F95"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B42EFC"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B63602"/>
     <w:rsid w:val="00BA1792"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
+    <w:rsid w:val="00C32718"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00C830B4"/>
     <w:rsid w:val="00CA5CA4"/>
     <w:rsid w:val="00CB55BC"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00CF31FF"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D92FCA"/>
     <w:rsid w:val="00DB726E"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
+    <w:rsid w:val="00E00A30"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E5495F"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00F00096"/>
     <w:rsid w:val="00F9690A"/>
     <w:rsid w:val="00FA5BBE"/>
     <w:rsid w:val="00FB7DC6"/>
     <w:rsid w:val="00FE2C8B"/>
     <w:rsid w:val="00FF7A82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -2233,50 +2268,60 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE2C8B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE2C8B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A00BB"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\amt.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2545,73 +2590,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>433</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Words>434</ap:Words>
+  <ap:Characters>2388</ap:Characters>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>19</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2810</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2817</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>